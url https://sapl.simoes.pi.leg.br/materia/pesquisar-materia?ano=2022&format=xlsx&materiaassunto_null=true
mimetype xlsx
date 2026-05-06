--- v0 (2025-12-05)
+++ v1 (2026-05-06)
@@ -51,123 +51,123 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/</t>
+    <t>http://sapl.simoes.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Criação de escola pública de capacitação para vestibulares de ingresso em universidades.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>LUCIANO</t>
   </si>
   <si>
     <t>Inclui a história de nosso município na grade de ensino regular do ensino municipal municipal.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao_luciano_03_2022.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao_luciano_03_2022.pdf</t>
   </si>
   <si>
     <t>Criação de espaço cultural para eventos noturnos com música ao vivo de artistas da cidade.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/32/indicacao_luciano_04_2022.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/32/indicacao_luciano_04_2022.pdf</t>
   </si>
   <si>
     <t>Criar um espaço de articulação  e encontros da comunidade surda do município.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao_n05_2022_ver_luciano_ao_executivo.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao_n05_2022_ver_luciano_ao_executivo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO INSERIR NA GRADE DE MATEMÁTICA DA REDE MUNICIPAL DE ENSINO, NOÇÕES DE EDUCAÇÃO FINANCEIRA DESDE OS PRIMEIROS ANOS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/52/indicacao_n06_2022_ver_luciano_ao_executivo.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/52/indicacao_n06_2022_ver_luciano_ao_executivo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO DISPONIBILIZAR UMA TÉCNICA DE ENFERMAGEM NAS CRECHES E PRÉ-ESCOLAS DA REDE INFANTIL MUNICIPAL.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/72/indicacoes_07_e_08_2022_ver._luciano.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/72/indicacoes_07_e_08_2022_ver._luciano.pdf</t>
   </si>
   <si>
     <t>Leitura das Indicações N° 07 e 08 do Vereador Luciano César.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>FRANCISCO ÂNGELO DA SILVA</t>
   </si>
   <si>
     <t>Leitura da Indicação N°09/2022 dos Vereadores Francisco Ângelo, Enéas Lima e Luciano César.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Leitura das Indicações nºs   07,08, 09 e 10    do vereador Luciano César – que indica ao prefeito -continuação da avenida Antônio Lopes; criação do centro especializado para transtornos;  projeto de viabilidade técnica para continuação da pavimentação de ruas no povoado serra dos Claúdios e construção de praça; festival dos ventos e projeto estudo de viabilidade técnica para a construção de um mirante.</t>
   </si>
@@ -212,120 +212,120 @@
 _x000D_
 _x000D_
 Excelentíssimo senhor presidente da câmara de Simões, Francisco Ângelo da Silva_x000D_
 _x000D_
 O vereador que ao final subscreve este, ouvindo o plenário e obedecendo as formalidades regimentais desta casa, vem pelo presente requerer que seja encaminhado ao senhor Prefeito, José Willson de Carvalho,  A CONSTRUÇÃO DE UMA PRAÇA COM A AQUISIÇÃO DE ACADEMIA NO ASSENTAMENTO DA MALHADA BONITA._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 É reinvindicação dos moradores daquele assentamento pois o mesmo estar em desenvolvimento, e possui calçamentos, igreja, sendo que a realização dessa obra irá beneficiar os moradores.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 02/2022_x000D_
 _x000D_
  Excelentíssimo senhor presidente da câmara de Simões, Francisco Ângelo da Silva O vereador que ao final subscreve este, ouvindo o plenário e obedecendo as formalidades regimentais desta casa, vem pelo presente requerer que seja encaminhado ao senhor Prefeito, José Willson de Carvalho, A CONSTRUÇÃO DE UM POSTO DE SAÚDE NO ASSENTAMENTO DA MALHADA BONITA. _x000D_
 _x000D_
 JUSTIFICATIVA: _x000D_
 Os moradores daquela comunidade necessita de atendimento médico e para isso precisa deslocar para a cidade.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/27/requerimento_eneas_e_luciano_03_2022.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/27/requerimento_eneas_e_luciano_03_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento dos Vereadores Enéas Lima e Luciano César de implantação de sinalização de transito horizontal e vertical nas ruas de nosso município, próximo a escolas e locais mais movimentados, bem como a presença de orientadores de transito nos dias e horários de mais movimentação.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/28/requerimento_eneas_04_2022.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/28/requerimento_eneas_04_2022.pdf</t>
   </si>
   <si>
     <t>O vereador Enéas Lima solicita audiência publica para discursão sobre a implantação do sistema de transito no município de acordo com a norma de transito federal.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Câmara Legislativa Municipal - CLM</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/41/requerimento_n005_2022.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/41/requerimento_n005_2022.pdf</t>
   </si>
   <si>
     <t>REQUER que seja encaminhado ao senhor Prefeito, José Willson de Carvalho, A CONSTRUÇÃO DE ABRIGO PARA PASSAGEIROS NA SERRA DOS FÉLIX NA MARGEM DA BR – 142/PI, em frente a entrada da residência Zé Lima. AUTOR VEREADOR PEDRO CUSTÓDIO.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/42/requerimento_n006_2022.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/42/requerimento_n006_2022.pdf</t>
   </si>
   <si>
     <t>REQUER que seja encaminhado ao senhor Prefeito, José Willson de Carvalho, A CONSTRUÇÃO DE UMA PASSAGEM MOLHADA POR TRÁS DA BARRAGEM DA SALGADINHA, estrada que vai para região do Poço Cercado, Quarqueijo, Serrinha  dos Leonéis, Boi Laranjo. AUTOR VEREADOR PEDRO CUSTÓDIO DE CARVALHO</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>ENÉAS LIMA</t>
   </si>
   <si>
     <t>Leitura do requerimento N°03/2022, autoria dos vereadores Luciano César e Enéas Lima, implantação de sinalização de transito horizontal e vertical nas ruas de nosso município, bem como a presença de orientadores de transito nos dias e horários mais movimentação.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/55/requerimento_n04_2022_eneas.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/55/requerimento_n04_2022_eneas.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 04/2022 do vereador Enéas Lima, que solicita audiência pública para discursão sobre a implantação do sistema de trânsito no município de acordo com as normas de trânsito federal.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>PEDRO CUSTÓDIO DE CARVALHO</t>
   </si>
   <si>
     <t>Requerimento n° 05/2022 do vereador Pedro Custódio, que solicita a construção de um abrigo de passageiros na serra dos Félix na margem ROD PI-142.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/57/requerimento_n06_2022_pedro_custodio.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/57/requerimento_n06_2022_pedro_custodio.pdf</t>
   </si>
   <si>
     <t>Requerimento n°06/2022 do vereador Pedro Custódio, que solicita a construção de uma passagem molhada por trás da Barragem da Salgadinha.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Requerimento N°004/2022 do Vereador Enéas Lima que Solicita ao Poder Executivo, AUDIÊNCIA PÚBLICA PARA DISCURSSÃO SOBRE A IMPLANTAÇÃO DO SISTEMA DE TRÂNSITO NO MUNICÍPIO DE ACORDO COM A NORMA DE TRÂNSITO FEDERAL.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Leitura do Requerimento N°07/2022 do Vereador Francisco Ângelo, que solicita a construção de uma praça na Comunidade "Chupeirinho".</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Leitura e votação do Requerimento N°09/2022 do vereador Francisco Ângelo sobre A CONSTRUÇÃO DE UMA PRAÇA COM A AQUISIÇÃO DE ACADEMIA AO AR LIVRE E BRINQUEDOS INFANTIS NA COMUNIDADE CHUPEIRINHO.</t>
   </si>
@@ -404,87 +404,87 @@
   <si>
     <t>198</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Discussão Única Requerimento N° 012/2022 do Ver. Pedro Custódio.</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>JOSÉ WILSON CARVALHO</t>
   </si>
   <si>
     <t>Projeto de Lei n°001/2022 - 18/02/2022 - Dispõe sobre a concessão de reajuste salarial para os servidores públicos municipais que especifica, para o ano 2022.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_n02_2022_e_parecer_juridico.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_n02_2022_e_parecer_juridico.pdf</t>
   </si>
   <si>
     <t>Leitura e votação de projeto de lei n°02/2022 e parecer jurídico que dispõe sobre o pagamento de requisições de pequeno valor, autoria do Poder Executivo (lido na sessão Ordinária 15/03/2022.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_n003_2022.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_n003_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 003/2022 do Poder Executivo, que Fixa o piso salarial dos Conselheiros Tutelares de Simões, Estado do Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/58/proj_de_lei_n04_2022_e_lei_n702_2021.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/58/proj_de_lei_n04_2022_e_lei_n702_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°04/2022 do Poder Executivo que prorroga o prazo  instituído na Lei municipal n°702/2021 do programa de recuperação fiscal - REFIS Municipal.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/62/projeto_de_lei_n005_2022.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/62/projeto_de_lei_n005_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 005/2022 do Poder Executivo, que Autoriza o Poder Executivo Municipal repassar Incentivo Financeiro Adicional aos Agentes Comunitários de Saúde e aos Agentes de Combate às Endemias à título de abono salarial, e dá outras providências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_de_lei_n_006_2022_poder_executivo.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_de_lei_n_006_2022_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 006/2022 do Poder Executivo datado de 29/03/2022, que INSTITUI O AUXÍLIO TRANSPORTE AOS ESTUDANTES DE CURSO SUPERIOR, SEM SIMILARES NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Leitura do parecer e votação do Projeto de Lei nº007/2022 que DISPÕE SOBRE A CRIAÇÃO DA BRIGADA CIVIL DE COMBATE A INCÊNDIO DO MINICÍPIO DE SIMÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Leitura do parecer DA CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO FINAL e Votação do Projeto de Lei n° 008 - Dispõe sobre Diretrizes para Elaboração da Lei Orçamentaria, do Município de Simões - PI e dá outras providências - LDO/2023.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Leitura do parecer e votação do Projeto de Lei N°09/2022 - PARCELAMENTO DO SOLO URBANO DO MUNICÍPIO DE SIMÕES.</t>
   </si>
   <si>
     <t>104</t>
   </si>
@@ -539,98 +539,98 @@
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>Leitura do parecer da Comissão de Constituição, justiça e Redação Final ao Projeto de n°08 - Dispõe sobre as Diretrizes para Elaboração da lei Orçamentaria do Município de Simões - PI, e dá outras providências - LDO/2023.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>EMT</t>
   </si>
   <si>
     <t>Leitura da proposta de Emenda à Lei Orgânica N°01/2022, por dois terços dos vereadores.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Oficio</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_decreto_legislativo_n01_2022.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_decreto_legislativo_n01_2022.pdf</t>
   </si>
   <si>
     <t>ofício da comissão de orçamentos e finanças encaminhando parecer e projeto de decreto legislativo sobre a PRESTAÇÃO DE CONTAS 2016._x000D_
 PRESTAÇÃO DE CONTAS DO EXERCÍCIO DE 2016 _PROCESSO TC-003098/16 - GESTOR EXECUTIVO MUNICIPAL:  FRANCISCO DOGIZETE PEREIRA_x000D_
 MUNICIPAL DE SIMÕES-PI.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/45/oficio_02_2022_comissao_de_orcamento_e_financas.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/45/oficio_02_2022_comissao_de_orcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>Leitura do oficio da comissão permanente ao presidente da câmara, encaminhando parecer sobre o projeto lei n°02/2022, do poder executivo, DISPÕE SOBRE O PAGAMENTO DE REQUISIÇÕES DE PEQUENO VALOR - RPV DECORRENTES DE DECISÃO JUDICIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>COF - COMISSÃO DE ORÇAMENTOS E FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/71/oficio_n_02_2022_com._de_financas.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/71/oficio_n_02_2022_com._de_financas.pdf</t>
   </si>
   <si>
     <t>Leitura do Oficio N°02/2022 da Comissão de Orçamento e Finanças encaminhando parecer e projeto de decreto legislativo sobre a PRESTAÇÃO DE CONTAS 2017.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/81/oficio_no03_2022_comissao_de_orcamento_e_financas.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/81/oficio_no03_2022_comissao_de_orcamento_e_financas.pdf</t>
   </si>
   <si>
     <t>Leitura do oficio da Comissão de Orçamento e Finanças encaminhando parecer e Projeto de Decreto Legislativo N° 003/2022 sobre a PRESTAÇÃO DE CONTAS EXERCÍCIO 2018.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>CP - COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>Leitura do ofício N°03/2022 das Comissões Permanentes em Conjunto desta Casa, encaminha parecer sobre Projeto de Lei N°09/2022 - Parcelamento do Solo Urbano do Município de Simões.</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/21/oficio_006_2022_legislativo.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/21/oficio_006_2022_legislativo.pdf</t>
   </si>
   <si>
     <t>Encaminhamento da PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICPAL DE SIMÕES, EXERCÍCIO FINANCEIRO 2016, para parecer da comissão de orçamento e finanças conforme normas regimental desta Casa.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Leitura do oficio das comissões permanentes em conjunto ao presidente da câmara, encaminhando parecer sobre Projeto de Lei N° 006/2022, data 29/03/2022, do Poder Executivo - INSTITUI O AUXILIO TRANSPORTE AOS ESTUDANTES DE CURSO SUPERIOR, SEM SIMILARES NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Leitura do oficio N°04/2022 das Comissões Permanentes em Conjunto desta Casa, encaminha parecer sobre o Projeto de Lei N°010/2022 - Institui o Fundo Municipal do Meio Ambiente de Simões, Estado do Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Leitura ofício Nº06/2022 da comissão de orçamentos e finanças encaminhando parecer sobre PROJETO DE LEI Nº 016 – ESTIMA A RECEITA E FIXA A DESPESA PARA ORÇAMENTO-PROGRAMA NO EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>40</t>
   </si>
@@ -652,57 +652,57 @@
   <si>
     <t>Leitura do ofício dos presidentes das comissões em conjunto encaminhando o parecer dos projetos de leis nºs 011 e 012.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Leitura dos ofícios n° 015, 016 e 017 do presidente desta Casa aos presidentes das comissões, encaminhando projetos de leis n° 03 e 05, para emissão de parecer.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Leitura do Oficio dos Presidentes das Comissões em conjunto encaminhando o parecer dos projetos N°s 013 e 014.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Leitura do Oficio N°06/2022 da COMISSÃO PRMANENTE EM CONJUNTO, encaminhando PARECER AO PROJETO DE LEI N°015/2022 QUE DISPÕE SOBRE A  REDENOMINAÇÃO E EXTINÇÃO DE CARGOS PÚBLICOS MUNICIPAIS DE PROVIMENTO EFETIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/65/oficio_n_022_2022_gab_presidente.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/65/oficio_n_022_2022_gab_presidente.pdf</t>
   </si>
   <si>
     <t>Leitura do oficio do Gabinete do Presidente Francisco Ângelo à Secretária de Saúde, solicitando providências em relação ao carro fumacê para nossa de Simões, com finalidade de combater o mosquito Aedes Aegypti, responsável pela transmissão de doenças como: Dengue, Zika e chikungunya.</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/14/oficio_do_executivo_n027_2022.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/14/oficio_do_executivo_n027_2022.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAR BALANCETES DO MUNICIPIO REFERENTE AO MÊS DE NOVEMBRO DE 2021</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Leitura do oficio N°32/2022 do Presidente desta Casa ao Presidente da Comissão de Orçamento e finanças encaminhando Projeto de Lei N°08 - LDO/2023.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Leitura do oficio N°33, 34 e 35/2022 do Presidente desta Casa ao Presidente da Comissão de Orçamento e finanças encaminhando Projeto de Lei N°09 - Parcelamento de Solo Urbano do Município de Simões.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>34</t>
   </si>
@@ -727,150 +727,150 @@
   <si>
     <t>Leitura dos oficios 36, 37 e 38/2022 do Presidente desta Casa aos Presidentes das comissões permanentes, encaminhando Projeto de Lei N°010/2022 - Institui o Fundo Municipal do Meio Ambiente de Simões, Estado do Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Leitura do oficio N°39/2022 do Presidente desta Casa ao Presidente da Comissão de Orçamento e Finanças encaminhando o referido processo da prestação de contas de 2019 para parecer da comissão.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Leitura do Oficio N°044/2022 do Presidente desta Casa aos Presidentes das Comissões Permanentes.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/38/oficio_0048_2022.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/38/oficio_0048_2022.pdf</t>
   </si>
   <si>
     <t>Ofício nº 048,28/02/2022,  do Poder Executivo, encaminhando balancetes mensais referente ao mês de dezembro /2021. recebidos por esta Casa na data 04/03/2022.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Secretário de Saúde</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/73/oficio_n054_2022_sec_de_saude.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/73/oficio_n054_2022_sec_de_saude.pdf</t>
   </si>
   <si>
     <t>Leitura do Oficio N° 054 da Secretaria Municipal de Saúde em resposta ao oficio desta casa.</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/39/oficio_gab._do_prefeito_055_2022.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/39/oficio_gab._do_prefeito_055_2022.pdf</t>
   </si>
   <si>
     <t>Leitura do ofício nº 055, 09/03/2022, do Poder Executivo, e mensagem Legislativa nº 02, encaminhando projeto de Lei nº 02- "Dispõe sobre o pagamento de requisições de pequeno Valor-RPV decorrentes de decisão judicial, e dá outras providências".</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Leitura do ofício n°056/2022 do Presidente desta Casa ao presidente da Comissão Permanente de Orçamentos e Finanças encaminhando os processos das prestações de contas  do município de Simões, exercício financeiro 2019 e 2020 , para parecer.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Leitura dos ofícios de n°58, 59 e 60 do presidente em exercício aos presidentes das comissões permanentes encaminhando o projeto de lei nº 015, referido,  para  parecer.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Leitura do oficio nº 067 do presidente desta Casa ao presidente da comissão permanente de orçamentos e finanças , encaminhando a LOA para parecer.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/46/oficio_n069_2022_gab_prefeito.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/46/oficio_n069_2022_gab_prefeito.pdf</t>
   </si>
   <si>
     <t>Leitura do oficio gabinete do Prefeito nº069/2022, E JUSTIFICATIVA, datado, 24/03/2022, encaminhando o PROJETO DE LEI N° 003 QUE FIXA O PISO SALARIAL DOS CONSELHEIROS TUTELARES DE SIMÕES, ESTADO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/47/oficio_n070_2022_gab_prefeito_e_proj_de_lei_n04_2022.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/47/oficio_n070_2022_gab_prefeito_e_proj_de_lei_n04_2022.pdf</t>
   </si>
   <si>
     <t>Leitura do oficio gabinete do Prefeito n°070/2022, 24/03/2022, encaminha o PROJETO DE LEI N°004/2022 - PRORROGA O PRAZO INSTITUÍDO NA LEI MUNICIPAL N°702/2021 - PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS MUNICIPAL, EDÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/48/oficio_n074_2022_gab_prefeito_mens_legislativa_n05_22_e_proj_de_lei_n05_22.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/48/oficio_n074_2022_gab_prefeito_mens_legislativa_n05_22_e_proj_de_lei_n05_22.pdf</t>
   </si>
   <si>
     <t>Leitura do oficio gabinete do Prefeito n°074/2022, 24/03/2022, E MENSAGEM LEGISLATIVA, encaminhando o PROJETO DE LEI N°05/2022 - AUTORIZA O PODER EXECUTIVO MUNICIPAL REPASSAR INCENTIVO FINANCEIRO ADICIONAL AOS AGENTES COMUNITÁRIO DE SAÚDE E AOS AGENTES DE COMBATE ÀS ENDEMIAS À TITULO DE ABONO SALARIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/59/oficio_gab_prefeito_n075_2022.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/59/oficio_gab_prefeito_n075_2022.pdf</t>
   </si>
   <si>
     <t>Leitura do oficio nº 075/2022 do Poder Executivo, que Institui o Auxilio Transporte aos Estudantes de Curso Superior, sem similares no Município e dá outras providências.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/60/oficio_gab_prefeito_n076_2022.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/60/oficio_gab_prefeito_n076_2022.pdf</t>
   </si>
   <si>
     <t>Leitura do oficio nº 076/2022 do Poder Executivo, que encaminha ao Poder Legislativo Municipal Prestação de Contas Anual - APC 2021.</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/69/oficio_n_092_2022_gab._prefeito.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/69/oficio_n_092_2022_gab._prefeito.pdf</t>
   </si>
   <si>
     <t>Leitura do ofício gabinete do prefeito municipal nº 092, 18/04/2022, encaminhando Projeto de lei nº 007/2022 que  DISPÕE SOBRE A CRIAÇÃO DA BRIGADA CIVIL DE COMBATE A INCÊNDIO DO MUNICÍPIO DE SIMÕES E DÁ OUTRAS PROVIDÊNCIAS., E MENSAGEM LEGISLATIVA Nº 007 COM TERMOS EXPLICATIVOS CORRESPONDENTES AO PROJETO DE lEI Nº 007, DESCRITO ACIMA.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Leitura do oficio do Gabinete do Prefeito Municipal N°95/2022, encaminhando balancetes mensais referentes ao mês de janeiro de 2022.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Leitura do oficio N°114/2022 de 28/02/2022, do Prefeito Municipal encaminhando balancete mensal, Fevereiro de 2022.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>115</t>
   </si>
@@ -907,51 +907,51 @@
   <si>
     <t>118</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Leitura do ofício nº 142, 30/06/2022, do poder executivo, encaminhando projeto de lei nº 012- 29/06/2022, QUE ESTABELECE COMO FERIADO MUNICIPAL A DATA DE ANIVERSARIO DE EMANCIPAÇÃO POLÍTICA DO MUNICÍPIO DE SIMÕES-PI</t>
   </si>
   <si>
     <t>Leitura do ofício nº 146, 27/06/2022, do poder executivo, E MENSAGEM encaminhando projeto de lei nº 011-- DISPÕE SOBRE A CRIAÇÃO DO PROCESSO DE SELEÇÃO MERITOCRÁTICA DA GESTÃO ESCOLAR DO MUNICÍPIO DE SIMÕES-PI, NA FORMA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Leitura do Projeto de Lei N°162_2022 - 11/07/2022 e Mensagem ao Legislativo - Poder Executivo encaminhando Projeto de Lei N°014/2022 - 11/07/2022.</t>
   </si>
   <si>
     <t>INALDO PEREIRA GUERRA NETO</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/17/oficio_codevasf_n165_2022.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/17/oficio_codevasf_n165_2022.pdf</t>
   </si>
   <si>
     <t>COMUNICANDO CONVÊNIO COM O MUNICIPIO.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Leitura do Oficio N°175/2022 do Prefeito Municipal encaminhando os balancetes mensais referente ao mês de maio de 2022.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Leitura do Oficio N°184 do dia 16 de agosto de 2022 do Gabinete do Prefeito, encaminhando Projeto de Lei Municipal de N°015/2022, que dispõe sobre a redenominação e extinção de cargos públicos municipais de provimento efetivo, e dá outras providencias.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>200</t>
   </si>
@@ -1054,51 +1054,51 @@
   <si>
     <t>77</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>Leitura do oficio N°755/2022 - 7ª/SR, 05/04/2022, da CODEVASF - liberação de recursos financeiros.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>Leitura do ofício n°790/2022, Tribunal de Contas do Estado do Piauí, encaminhando Processo referente a Prestação de Contas do Governo do Município de SIMÕES, exercício financeiro 2020.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/66/oficio_n001_2022_comissoes_conjuntas_orcamento_educacao.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/66/oficio_n001_2022_comissoes_conjuntas_orcamento_educacao.pdf</t>
   </si>
   <si>
     <t>Leitura do oficio da comissões conjuntas de Orçamento e Educação e, parecer referido ao Projeto de Lei 006/2022, datado 29/03/2022 - INSTITUI O AUXILIO TRANSPORTE AOS ESTUDANTES DE CURSO SUPERIOR, SEM SIMILARES NO MINICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>Leitura dos ofícios nº 04 e 05 da comissão de orçamentos e finanças encaminhando pareceres e projetos de decretos legislativos  Nºs. 04 e 05 sobre a PRESTAÇÃO DE CONTAS 2019 e 2020;</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>Leitura do Oficio N°01/2022 do Presidente da Câmara Municipal de Simões - PI.</t>
   </si>
   <si>
     <t>24</t>
   </si>
@@ -1270,51 +1270,51 @@
   <si>
     <t>212</t>
   </si>
   <si>
     <t>Leitura da ata da sessão anterior dia 23 de dezembro de 2022.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Leitura da Ata da Sessão anterior dia 23 de dezembro de 2022.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>APROVA A REFERENDA ACÓRDÃO N° 2.120/2019 DO TRIBUNAL DE CONTAS DO ESTADO DO PIAUI, RELATIVOS AO PROCESSO TC/003098/2016 E TC/ 018969/2016, RELATIVOS A PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO DE SIMÕES - EXERCÍCIO 2016.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/82/decreto_legislativo_no03_2022.pdf</t>
+    <t>http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/82/decreto_legislativo_no03_2022.pdf</t>
   </si>
   <si>
     <t>Leitura e Votação do Projeto Decreto Legislativo N° 03/2022 da Comissão de Orçamento e Finanças sobre PRESTAÇÃO DE CONTAS DO EXERCÍCIO DE 2018  – DECISÃO  Nº 579/2021, PARECER PRÉVIO Nº 94/2021-SPC DO TRIBUNAL CONTAS DO ESTADO DO PIAUI, RELATIVA AO PROCESSO TC/014368/2018 - GESTOR EXECUTIVO MUNICIPAL: JOSÉ WILSON DE CARVALHO.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Projeto Decreto Legislativo Nº 04 da Comissão de Orçamento e Finanças sobre PRESTAÇÃO DE CONTAS DO EXERCÍCIO DE 2019 - GESTOR EXECUTIVO MUNICIPAL: JOSÉ WILSON DE CARVALHO</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Projeto Decreto Legislativo Nº 05 da Comissão de Orçamento e Finanças sobre PRESTAÇÃO DE CONTAS DO EXERCÍCIO DE 2020 - GESTOR EXECUTIVO MUNICIPAL: JOSÉ WILSON DE CARVALHO</t>
   </si>
   <si>
     <t>Leitura e Votação do Projeto Decreto Legislativo da Comissão de Orçamento e Finanças sobre PRESTAÇÃO DE CONTAS DO EXERCÍCIO DE 2017 - GESTOR EXECUTIVO MUNICIPAL JOSÉ WILSON DE CARVALHO.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>CVT</t>
   </si>
@@ -1927,68 +1927,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao_luciano_03_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/32/indicacao_luciano_04_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao_n05_2022_ver_luciano_ao_executivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/52/indicacao_n06_2022_ver_luciano_ao_executivo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/72/indicacoes_07_e_08_2022_ver._luciano.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/27/requerimento_eneas_e_luciano_03_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/28/requerimento_eneas_04_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/41/requerimento_n005_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/42/requerimento_n006_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/55/requerimento_n04_2022_eneas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/57/requerimento_n06_2022_pedro_custodio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_n02_2022_e_parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_n003_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/58/proj_de_lei_n04_2022_e_lei_n702_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/62/projeto_de_lei_n005_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_de_lei_n_006_2022_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_decreto_legislativo_n01_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/45/oficio_02_2022_comissao_de_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/71/oficio_n_02_2022_com._de_financas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/81/oficio_no03_2022_comissao_de_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/21/oficio_006_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/65/oficio_n_022_2022_gab_presidente.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/14/oficio_do_executivo_n027_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/38/oficio_0048_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/73/oficio_n054_2022_sec_de_saude.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/39/oficio_gab._do_prefeito_055_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/46/oficio_n069_2022_gab_prefeito.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/47/oficio_n070_2022_gab_prefeito_e_proj_de_lei_n04_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/48/oficio_n074_2022_gab_prefeito_mens_legislativa_n05_22_e_proj_de_lei_n05_22.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/59/oficio_gab_prefeito_n075_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/60/oficio_gab_prefeito_n076_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/69/oficio_n_092_2022_gab._prefeito.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/17/oficio_codevasf_n165_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/66/oficio_n001_2022_comissoes_conjuntas_orcamento_educacao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/82/decreto_legislativo_no03_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.simoes.pi.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/31/indicacao_luciano_03_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/32/indicacao_luciano_04_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/51/indicacao_n05_2022_ver_luciano_ao_executivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/52/indicacao_n06_2022_ver_luciano_ao_executivo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/72/indicacoes_07_e_08_2022_ver._luciano.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/27/requerimento_eneas_e_luciano_03_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/28/requerimento_eneas_04_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/41/requerimento_n005_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/42/requerimento_n006_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/55/requerimento_n04_2022_eneas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/57/requerimento_n06_2022_pedro_custodio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/53/projeto_de_lei_n02_2022_e_parecer_juridico.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/61/projeto_de_lei_n003_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/58/proj_de_lei_n04_2022_e_lei_n702_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/62/projeto_de_lei_n005_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/67/projeto_de_lei_n_006_2022_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_decreto_legislativo_n01_2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/45/oficio_02_2022_comissao_de_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/71/oficio_n_02_2022_com._de_financas.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/81/oficio_no03_2022_comissao_de_orcamento_e_financas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/21/oficio_006_2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/65/oficio_n_022_2022_gab_presidente.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/14/oficio_do_executivo_n027_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/38/oficio_0048_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/73/oficio_n054_2022_sec_de_saude.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/39/oficio_gab._do_prefeito_055_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/46/oficio_n069_2022_gab_prefeito.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/47/oficio_n070_2022_gab_prefeito_e_proj_de_lei_n04_2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/48/oficio_n074_2022_gab_prefeito_mens_legislativa_n05_22_e_proj_de_lei_n05_22.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/59/oficio_gab_prefeito_n075_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/60/oficio_gab_prefeito_n076_2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/69/oficio_n_092_2022_gab._prefeito.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/17/oficio_codevasf_n165_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/66/oficio_n001_2022_comissoes_conjuntas_orcamento_educacao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/sapl/public/materialegislativa/2022/82/decreto_legislativo_no03_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.simoes.pi.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H195"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="59.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="143.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="142.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>